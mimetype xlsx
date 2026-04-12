--- v2 (2026-02-06)
+++ v3 (2026-04-12)
@@ -11,125 +11,764 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="238">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>製作文件 + 插入圖片</t>
   </si>
   <si>
     <t>線上</t>
   </si>
   <si>
     <t>未分類</t>
   </si>
   <si>
     <t>0.5</t>
   </si>
   <si>
-    <t>112</t>
+    <t>113</t>
   </si>
   <si>
     <t>2015-01-29</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>如何編輯文件</t>
   </si>
   <si>
-    <t>105</t>
+    <t>106</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>如何製作相簿</t>
   </si>
   <si>
-    <t>103</t>
+    <t>104</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>上傳影片 + 格式說明</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>如何製作意見調查或案例挑戰Case Challenge</t>
   </si>
   <si>
-    <t>101</t>
+    <t>102</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>Chronic Pelvic Pain Syndrome (CPPS): New Insights and Therapeutic Approaches</t>
+  </si>
+  <si>
+    <t>年會</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>2025-08-14</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>Chronic Pelvic Pain in Women: Practical Guideline on Diagnostic and Treatment</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>Prostate Biopsy</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>What&amp;#039;s New in Adolescent Varicocele</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>UTI &amp;amp; Hydronephrosis: What&amp;#039;s New and Asian Guideline Update</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>Testosterone Therapy: Implications for Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>Low-Intensity Shockwave Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>Endoscopic Combined Intra Renal Surgery: New Frontiers</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>Laser Lithotripsy in RIRS: Choosing the Right Settings for Better Outcomes</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>ACU Lecture: Videourodynamic Study for Precision Diagnosis and Management of Lower Urinary Tract Dysfunction</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>Female Incontinence: What to Do When Synthetic Mid-Urethral Sling Fail</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>Vesico-Vaginal Fistula: General Concept and Patient Preparation</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>Surgical Antibiotic Prophylaxis: Types and Timing</t>
+  </si>
+  <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>Complex Renal Stone: PCNL or RIRS or Combination</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>Infectious Complications after Endourological Procedures</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>Endoscopic Examination</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>Surgical Treatment in Cystocele</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>Best Laser for UTUC</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>Surgery Using Foreign Bodies</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>The Evolutionary Role of Varicocelectomy in Andrology</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>FANs in Endourology: Finding the Best Combination with Lasers and Scopes for Optimal Outcomes</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>Platelet-Rich Plasma (PRP) Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>Management of Bulbar Urethral Necrosis: Flap Vs Graft</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>Renal Transplantation</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>AUS in Women</t>
+  </si>
+  <si>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>ESWL for Ureteric Stones: Art of Achieving 100% Stone Free Rate</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>Age Related Impairment of Serum Testosterone Level after Prostate Surgery</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>Distal Hypospadias: To Do or Not to Do Surgery</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>BCG Refractory Cancer: Current Status of Intravesical Treatment</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>Multidisciplinary: Metastatic Disease</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>MIS in the Management of Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>Post Priapism Penile Prosthesis: What and When</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Focal Therapy: Ready for Prime Time</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>Suction in Renal Stone Treatment: DISS, FANS or Combined Procedure &amp;amp; Need of Future Endourology</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>Phosphodiesterase Type 5 Inhibitors (PDE5Is) and Their Role in Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>Female Bladder Outlet Obstruction ＆ Urinary Retention: Considerations beyond POP</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>SIU Lecture: Role of MISTs in Male LUTS Surgical Management (Will TUR-P/ Laser Prostatectomy be Replaced?)</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>Recommendations in Laser Use for the Treatment of Upper Tract Urothelial Carcinoma</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>PSMA PET Scan in Diagnosing Early Advanced Localized Prostate Cancer Especially Comparing Various Radioactive Tracers</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>Role of Laparoscopic on Prolapse Management</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>Impact of Ureteral Access Sheath on Kidney Stones before and after FANS</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>Single-Use Cysto-Nephro Scope in ECIRS/ PCNL</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>Intra Renal Pressure Defines Outcomes: Current Evidence</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>Trans-Abdominal Repair for VV Fistula</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>Transvaginal Ultrasound-Guided Botulinum Toxin A External Sphincter Injection and Transurethral Incision of the Bladder Neck in </t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>Questionnaires Provide Rapid Diagnosis of uUTI</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>Ureteral Stent and Selection</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>Quality of Life Issues with Androgen Blockade in Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>Surgical Reconstruction of Urethra Stricture</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>Sealing the Gap: Robotic Solutions for Vesico Vaginal Fistula</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>Guideline for Urolithiasis in Children</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>SFR Assessment: Timing and Modalities</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>Surgical Treatments for Recurrent SUI/POP</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>AAU Lecture: Robotic Flexible Ureterorenoscopy - Gimmick or a True Helper? What’s It Cost Performance Value</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>Sexual Function Preservation in MIS for BPH</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>Suction PCNL vs Suction RIRS? Do We Have a Winner</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>Optimizing Pre-operative Patient Factors to Reduce Post-Surgical Complications</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>Trans-Vaginal Repair for VV Fistula</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>New Artificial Urinary Sphinter</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>Radical Prostatectomy without Biopsy: Are We There</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>Post RNU Adjuvant Treatment in UTUC- Recent Update</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>Non-Invasive Immune Monitoring</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>PSA Kinetics Following PADT in mHSPC. Is It a Real-World Tool for Predicting Oncologic Outcome?</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>Renal Preservation in UTUC</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>Robotic Partial Nephrectomy: Making Things Easier</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>Role of Urodynamic in Female Patients</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>Robot-Assisted Laparoscopic Partial Cystectomy and Bladder Repair for Urachal Cyst, Suspected of Urachal Tumor</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>Aquablation Revolutionizing BPH Treatment: A New Era of Minimally Invasive Therapy-Tungs&amp;#039; Taichung Metroharbor Hospital Experien</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>Robotic Radical Prostatectomy: Trying to Fit the Right Surgery to the Right Patient</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>Retroperitoneal vs. Transperitoneal Robot Assisted Partial Nephrectomy for RCC</t>
+  </si>
+  <si>
+    <t>1532</t>
+  </si>
+  <si>
+    <t>Treatment Option for Post Neoadjuvant Chemotherapy T0- Muscle Invasive Bladder Cancer</t>
+  </si>
+  <si>
+    <t>1534</t>
+  </si>
+  <si>
+    <t>Current Evidence Supporting Adjuvant and Neo-Adjuvant Treatment</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>How to Use Intrarenal Pressure Monitoring to Identify Risky Steps during RIRS Surgery, and the Function of FANS</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>The Strategy to Initiate PSMA-Based Therapies for Advanced Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>How to Deal with High-Risk NMIBC with BCG-Refractory Status</t>
+  </si>
+  <si>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>The Era of ECIRS: Prone Still Matters</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>The Potential Role of Urinary Microbiome in Benign Prostate Hyperplasia/Lower Urinary Tract</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Nomograms and Their Application in Asian Men</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>Robotic Kidney Transplantation: The Way to Go</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>Transurethral En Bloc Resection of Bladder Tumor: Where Are We Now</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>The Power of Magneto and Vapour Tunnel in Holep</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>Robotic Surgery in Benign Urologic Disease</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>Clinical Outcomes of Contact Laser Vaporization of the Prostate(CVP): Insights from Pressure Flow Studies</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>Update on the Apa Neoadjuvant Trial</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>Proximal Hypospadias: One Stage or Two Stage Repair？ Or How I Do It</t>
+  </si>
+  <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>AUA Lecture: 2025 Update of AUA and EAU NMIBC Guidelines</t>
+  </si>
+  <si>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>Beyond the Chips: Enbloc Enucleation in NMIBC - Enhancing Diagnostic and Oncological Precision</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>Kidney Donation Issues between Disparities, Culture and Laws in Asia</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>Predictive Intelligence in Motion: Enabling Surgical Automation in Urologic Robotics</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>BJUI Lecture: The ProtecT Trial and Its Impact in 2025</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>Practice Changing Papers in Prostate Cancer 2025</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>Robotic IVC Thrombectomy: Expanding the Role of Robotics in Vascular Involvement</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>Two Stages versus Single Stage Repair of Obliterative Long Anterior Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>Integrated Chip Provide Rapid Identification of Uropathogen</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>Total Solution of Maintenance of Urinary and Sex Function during Robotic Radical Prostatectomy</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>Active Surveillance for Early Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>Updates on Molecular Classification and Diagnostics of Upper Urinary Tract Urothelial Carcinoma</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>Recent Advances in Fertility Preservation for Young Male Cancer Survivors</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>Overview of UTUC: from Diagnosis to Treatment to Surveillance</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>Overview and Recent Advancement of Renal Xenotransplantation</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>RCC and IVC Thrombectomy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -152,51 +791,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G6"/>
+  <dimension ref="A1:G108"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -305,48 +944,2394 @@
       <c r="G5" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
+      <c r="A7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
+      <c r="A8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
+      <c r="A9" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
+      <c r="A10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
+      <c r="A11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
+      <c r="A12" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
+      <c r="A13" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
+      <c r="A14" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
+      <c r="A15" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
+      <c r="A16" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
+      <c r="A17" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
+      <c r="A18" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
+      <c r="A19" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
+      <c r="A20" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
+      <c r="A21" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
+      <c r="A22" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
+      <c r="A23" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="B34" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="B38" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B39" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D41" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D42" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E46" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
+      <c r="A48" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D48" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
+      <c r="A49" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
+      <c r="A50" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D50" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
+      <c r="A51" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
+      <c r="A52" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="B52" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
+      <c r="A53" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B53" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
+      <c r="A54" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="B54" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E54" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="B55" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E55" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E56" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E58" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E59" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B60" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
+      <c r="A61" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B61" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
+      <c r="A62" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B62" s="0" t="s">
+        <v>143</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E62" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
+      <c r="A63" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B63" s="0" t="s">
+        <v>145</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E63" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
+      <c r="A64" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B64" s="0" t="s">
+        <v>147</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
+      <c r="A65" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="B65" s="0" t="s">
+        <v>149</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E65" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
+      <c r="A66" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="B66" s="0" t="s">
+        <v>151</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E66" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
+      <c r="A67" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B67" s="0" t="s">
+        <v>153</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E67" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
+      <c r="A68" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B68" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
+      <c r="A69" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B69" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E69" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
+      <c r="A70" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="B70" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E70" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
+      <c r="A71" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="B71" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E71" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
+      <c r="A72" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="B72" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
+      <c r="A73" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="B73" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E73" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
+      <c r="A74" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="B74" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E74" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
+      <c r="A75" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="B75" s="0" t="s">
+        <v>170</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E75" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="B76" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E76" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
+      <c r="A77" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="B77" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E77" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
+      <c r="A78" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="B78" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D78" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E78" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
+      <c r="A79" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="B79" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D79" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E79" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F79" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
+      <c r="A80" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="B80" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D80" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
+      <c r="A81" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B81" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D81" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
+      <c r="A82" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="B82" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
+      <c r="A83" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="B83" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
+      <c r="A84" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="B84" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E84" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B86" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B87" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E87" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E88" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D89" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E89" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D90" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E90" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D91" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E91" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>204</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D92" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E92" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>206</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D93" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E93" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F93" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
+      <c r="A94" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D94" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E94" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
+      <c r="A95" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>210</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D95" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E95" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
+      <c r="A96" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D96" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E96" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
+      <c r="A97" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D97" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E97" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
+      <c r="A98" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E98" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
+      <c r="A99" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D99" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E99" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
+      <c r="A100" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D100" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E100" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
+      <c r="A101" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D101" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E101" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
+      <c r="A102" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E102" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
+      <c r="A103" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E103" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
+      <c r="A104" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D104" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E104" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
+      <c r="A105" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D105" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E105" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
+      <c r="A106" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E106" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F106" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
+      <c r="A107" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E107" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F107" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
+      <c r="A108" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="E108" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F108" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>