--- v3 (2026-04-12)
+++ v4 (2026-06-06)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="238">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="259">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
@@ -88,687 +88,750 @@
   <si>
     <t>213</t>
   </si>
   <si>
     <t>如何製作相簿</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>上傳影片 + 格式說明</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>如何製作意見調查或案例挑戰Case Challenge</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
+    <t>1595</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （四）【贅生物型性傳染症】</t>
+  </si>
+  <si>
+    <t>研討會</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>1592</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （一）【全身型性傳染症】</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>從風險評估到用藥追蹤：PrEP 與 PEP 的臨床諮詢與衛教實務</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>台灣性傳染症防治現況</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （二）【分泌型性傳染症】</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （三）【潰瘍型性傳染症】</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>1570</t>
+  </si>
+  <si>
+    <t>Platelet-Rich Plasma (PRP) Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>年會</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2025-08-14</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>Low-Intensity Shockwave Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>What&amp;#039;s New in Adolescent Varicocele</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>UTI &amp;amp; Hydronephrosis: What&amp;#039;s New and Asian Guideline Update</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>Prostate Biopsy</t>
+  </si>
+  <si>
     <t>1546</t>
   </si>
   <si>
     <t>Chronic Pelvic Pain Syndrome (CPPS): New Insights and Therapeutic Approaches</t>
   </si>
   <si>
-    <t>年會</t>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>Sexual Function Preservation in MIS for BPH</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>2025-08-14</t>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>ACU Lecture: Videourodynamic Study for Precision Diagnosis and Management of Lower Urinary Tract Dysfunction</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>Chronic Pelvic Pain in Women: Practical Guideline on Diagnostic and Treatment</t>
   </si>
   <si>
-    <t>1485</t>
-[...2 lines deleted...]
-    <t>Prostate Biopsy</t>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>ESWL for Ureteric Stones: Art of Achieving 100% Stone Free Rate</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>Surgical Antibiotic Prophylaxis: Types and Timing</t>
+  </si>
+  <si>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>Testosterone Therapy: Implications for Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>SIU Lecture: Role of MISTs in Male LUTS Surgical Management (Will TUR-P/ Laser Prostatectomy be Replaced?)</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>Infectious Complications after Endourological Procedures</t>
+  </si>
+  <si>
+    <t>1583</t>
+  </si>
+  <si>
+    <t>Management of Bulbar Urethral Necrosis: Flap Vs Graft</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>1523</t>
-[...20 lines deleted...]
-    <t>Low-Intensity Shockwave Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>Renal Preservation in UTUC</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>PSMA PET Scan in Diagnosing Early Advanced Localized Prostate Cancer Especially Comparing Various Radioactive Tracers</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>Female Incontinence: What to Do When Synthetic Mid-Urethral Sling Fail</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>Best Laser for UTUC</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>The Evolutionary Role of Varicocelectomy in Andrology</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>Laser Lithotripsy in RIRS: Choosing the Right Settings for Better Outcomes</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>Active Surveillance for Early Prostate Cancer</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>The Potential Role of Urinary Microbiome in Benign Prostate Hyperplasia/Lower Urinary Tract</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>Vesico-Vaginal Fistula: General Concept and Patient Preparation</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>AUS in Women</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>Age Related Impairment of Serum Testosterone Level after Prostate Surgery</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>Post Priapism Penile Prosthesis: What and When</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Focal Therapy: Ready for Prime Time</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>Suction in Renal Stone Treatment: DISS, FANS or Combined Procedure &amp;amp; Need of Future Endourology</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>AAU Lecture: Robotic Flexible Ureterorenoscopy - Gimmick or a True Helper? What’s It Cost Performance Value</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>Recommendations in Laser Use for the Treatment of Upper Tract Urothelial Carcinoma</t>
+  </si>
+  <si>
     <t>1479</t>
   </si>
   <si>
     <t>Endoscopic Combined Intra Renal Surgery: New Frontiers</t>
   </si>
   <si>
-    <t>1540</t>
-[...29 lines deleted...]
-    <t>Surgical Antibiotic Prophylaxis: Types and Timing</t>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>Surgical Treatment in Cystocele</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>Impact of Ureteral Access Sheath on Kidney Stones before and after FANS</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>Surgery Using Foreign Bodies</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>Questionnaires Provide Rapid Diagnosis of uUTI</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>Sealing the Gap: Robotic Solutions for Vesico Vaginal Fistula</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>Complex Renal Stone: PCNL or RIRS or Combination</t>
   </si>
   <si>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>The Era of ECIRS: Prone Still Matters</t>
+  </si>
+  <si>
     <t>4</t>
   </si>
   <si>
-    <t>1563</t>
-[...2 lines deleted...]
-    <t>Infectious Complications after Endourological Procedures</t>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Nomograms and Their Application in Asian Men</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>Recent Advances in Fertility Preservation for Young Male Cancer Survivors</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>Overview of UTUC: from Diagnosis to Treatment to Surveillance</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>Renal Transplantation</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>The Power of Magneto and Vapour Tunnel in Holep</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>Suction PCNL vs Suction RIRS? Do We Have a Winner</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>Optimizing Pre-operative Patient Factors to Reduce Post-Surgical Complications</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>New Artificial Urinary Sphinter</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>Distal Hypospadias: To Do or Not to Do Surgery</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>Post RNU Adjuvant Treatment in UTUC- Recent Update</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>BCG Refractory Cancer: Current Status of Intravesical Treatment</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>Multidisciplinary: Metastatic Disease</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>MIS in the Management of Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>Surgical Treatments for Recurrent SUI/POP</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>PSA Kinetics Following PADT in mHSPC. Is It a Real-World Tool for Predicting Oncologic Outcome?</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>Robotic Partial Nephrectomy: Making Things Easier</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>Endoscopic Examination</t>
   </si>
   <si>
-    <t>1482</t>
-[...23 lines deleted...]
-    <t>The Evolutionary Role of Varicocelectomy in Andrology</t>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>Role of Laparoscopic on Prolapse Management</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>Single-Use Cysto-Nephro Scope in ECIRS/ PCNL</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>Intra Renal Pressure Defines Outcomes: Current Evidence</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>Transvaginal Ultrasound-Guided Botulinum Toxin A External Sphincter Injection and Transurethral Incision of the Bladder Neck in </t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>Ureteral Stent and Selection</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>FANs in Endourology: Finding the Best Combination with Lasers and Scopes for Optimal Outcomes</t>
   </si>
   <si>
-    <t>1570</t>
-[...74 lines deleted...]
-    <t>Suction in Renal Stone Treatment: DISS, FANS or Combined Procedure &amp;amp; Need of Future Endourology</t>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>Guideline for Urolithiasis in Children</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>SFR Assessment: Timing and Modalities</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>Phosphodiesterase Type 5 Inhibitors (PDE5Is) and Their Role in Cardiovascular Health</t>
   </si>
   <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>Female Bladder Outlet Obstruction ＆ Urinary Retention: Considerations beyond POP</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>Updates on Molecular Classification and Diagnostics of Upper Urinary Tract Urothelial Carcinoma</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
-    <t>1555</t>
-[...44 lines deleted...]
-    <t>Intra Renal Pressure Defines Outcomes: Current Evidence</t>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>Overview and Recent Advancement of Renal Xenotransplantation</t>
+  </si>
+  <si>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>RCC and IVC Thrombectomy</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>Robotic Kidney Transplantation: The Way to Go</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>Transurethral En Bloc Resection of Bladder Tumor: Where Are We Now</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>Robotic Surgery in Benign Urologic Disease</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>Clinical Outcomes of Contact Laser Vaporization of the Prostate(CVP): Insights from Pressure Flow Studies</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>Trans-Vaginal Repair for VV Fistula</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>Update on the Apa Neoadjuvant Trial</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>Proximal Hypospadias: One Stage or Two Stage Repair？ Or How I Do It</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>Radical Prostatectomy without Biopsy: Are We There</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>How to Use Intrarenal Pressure Monitoring to Identify Risky Steps during RIRS Surgery, and the Function of FANS</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>The Strategy to Initiate PSMA-Based Therapies for Advanced Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>How to Deal with High-Risk NMIBC with BCG-Refractory Status</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>Total Solution of Maintenance of Urinary and Sex Function during Robotic Radical Prostatectomy</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>BJUI Lecture: The ProtecT Trial and Its Impact in 2025</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>Practice Changing Papers in Prostate Cancer 2025</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>Robotic IVC Thrombectomy: Expanding the Role of Robotics in Vascular Involvement</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>Two Stages versus Single Stage Repair of Obliterative Long Anterior Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>Integrated Chip Provide Rapid Identification of Uropathogen</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>Role of Urodynamic in Female Patients</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>Trans-Abdominal Repair for VV Fistula</t>
   </si>
   <si>
-    <t>1511</t>
-[...14 lines deleted...]
-    <t>Ureteral Stent and Selection</t>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>Robot-Assisted Laparoscopic Partial Cystectomy and Bladder Repair for Urachal Cyst, Suspected of Urachal Tumor</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>Aquablation Revolutionizing BPH Treatment: A New Era of Minimally Invasive Therapy-Tungs&amp;#039; Taichung Metroharbor Hospital Experien</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>Robotic Radical Prostatectomy: Trying to Fit the Right Surgery to the Right Patient</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>Quality of Life Issues with Androgen Blockade in Prostate Cancer</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>Surgical Reconstruction of Urethra Stricture</t>
   </si>
   <si>
-    <t>1538</t>
-[...68 lines deleted...]
-    <t>Post RNU Adjuvant Treatment in UTUC- Recent Update</t>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>Retroperitoneal vs. Transperitoneal Robot Assisted Partial Nephrectomy for RCC</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>Non-Invasive Immune Monitoring</t>
   </si>
   <si>
+    <t>1522</t>
+  </si>
+  <si>
+    <t>AUA Lecture: 2025 Update of AUA and EAU NMIBC Guidelines</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
-    <t>1567</t>
-[...44 lines deleted...]
-    <t>Retroperitoneal vs. Transperitoneal Robot Assisted Partial Nephrectomy for RCC</t>
+    <t>1524</t>
+  </si>
+  <si>
+    <t>Beyond the Chips: Enbloc Enucleation in NMIBC - Enhancing Diagnostic and Oncological Precision</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>Treatment Option for Post Neoadjuvant Chemotherapy T0- Muscle Invasive Bladder Cancer</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Current Evidence Supporting Adjuvant and Neo-Adjuvant Treatment</t>
   </si>
   <si>
-    <t>1545</t>
-[...88 lines deleted...]
-  <si>
     <t>1553</t>
   </si>
   <si>
     <t>Kidney Donation Issues between Disparities, Culture and Laws in Asia</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>1561</t>
   </si>
   <si>
     <t>Predictive Intelligence in Motion: Enabling Surgical Automation in Urologic Robotics</t>
-  </si>
-[...70 lines deleted...]
-    <t>RCC and IVC Thrombectomy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -791,51 +854,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G108"/>
+  <dimension ref="A1:G114"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -960,2378 +1023,2516 @@
       </c>
       <c r="E6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>47</v>
+        <v>54</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>43</v>
+        <v>64</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E23" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="B32" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
-        <v>87</v>
+        <v>97</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>88</v>
+        <v>98</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
-        <v>89</v>
+        <v>99</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
-        <v>91</v>
+        <v>100</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>92</v>
+        <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
-        <v>93</v>
+        <v>102</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>94</v>
+        <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E39" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F39" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
-        <v>97</v>
+        <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>59</v>
+        <v>96</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
-        <v>101</v>
+        <v>110</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>102</v>
+        <v>111</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>109</v>
+        <v>117</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>110</v>
+        <v>118</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>111</v>
+        <v>119</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
-        <v>116</v>
+        <v>124</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>119</v>
+        <v>127</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
-        <v>128</v>
+        <v>137</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>129</v>
+        <v>138</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
-        <v>130</v>
+        <v>139</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="B57" s="0" t="s">
+        <v>142</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B57" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G57" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
-        <v>136</v>
+        <v>145</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>139</v>
+        <v>148</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
-        <v>142</v>
+        <v>151</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>143</v>
+        <v>152</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>145</v>
+        <v>154</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
-        <v>146</v>
+        <v>155</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>147</v>
+        <v>156</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>103</v>
+        <v>132</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
-        <v>163</v>
+        <v>171</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>158</v>
+        <v>132</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
-        <v>183</v>
+        <v>192</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
-        <v>185</v>
+        <v>194</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>188</v>
+        <v>197</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="B85" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>189</v>
       </c>
-      <c r="B85" s="0" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G85" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>194</v>
+        <v>203</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>196</v>
+        <v>205</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
-        <v>197</v>
+        <v>206</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>206</v>
+        <v>215</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>208</v>
+        <v>217</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>158</v>
+        <v>189</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
-        <v>209</v>
+        <v>218</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>211</v>
+        <v>189</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>29</v>
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
+      <c r="A109" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>247</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D109" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E109" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F109" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
+      <c r="A110" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>250</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D110" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E110" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F110" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
+      <c r="A111" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
+      <c r="A112" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>254</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D112" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E112" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F112" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
+      <c r="A113" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>256</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D113" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E113" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F113" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
+      <c r="A114" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="C114" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E114" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F114" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>