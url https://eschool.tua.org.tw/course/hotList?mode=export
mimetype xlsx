--- v4 (2026-06-06)
+++ v5 (2026-07-26)
@@ -100,738 +100,738 @@
   <si>
     <t>上傳影片 + 格式說明</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>如何製作意見調查或案例挑戰Case Challenge</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>常見性傳染症診斷、治療與預防 （四）【贅生物型性傳染症】</t>
   </si>
   <si>
     <t>研討會</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>20</t>
+    <t>21</t>
   </si>
   <si>
     <t>2026-04-19</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>常見性傳染症診斷、治療與預防 （一）【全身型性傳染症】</t>
   </si>
   <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>從風險評估到用藥追蹤：PrEP 與 PEP 的臨床諮詢與衛教實務</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
     <t>16</t>
   </si>
   <si>
-    <t>1591</t>
-[...5 lines deleted...]
-    <t>0.7</t>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>台灣性傳染症防治現況</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （三）【潰瘍型性傳染症】</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （二）【分泌型性傳染症】</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>1590</t>
-[...22 lines deleted...]
-  <si>
     <t>1570</t>
   </si>
   <si>
     <t>Platelet-Rich Plasma (PRP) Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
   </si>
   <si>
     <t>年會</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2025-08-14</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Low-Intensity Shockwave Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
   </si>
   <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>Prostate Biopsy</t>
+  </si>
+  <si>
     <t>1523</t>
   </si>
   <si>
     <t>What&amp;#039;s New in Adolescent Varicocele</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>UTI &amp;amp; Hydronephrosis: What&amp;#039;s New and Asian Guideline Update</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>1485</t>
-[...2 lines deleted...]
-    <t>Prostate Biopsy</t>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>Testosterone Therapy: Implications for Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>SIU Lecture: Role of MISTs in Male LUTS Surgical Management (Will TUR-P/ Laser Prostatectomy be Replaced?)</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>Chronic Pelvic Pain Syndrome (CPPS): New Insights and Therapeutic Approaches</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>Sexual Function Preservation in MIS for BPH</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>ACU Lecture: Videourodynamic Study for Precision Diagnosis and Management of Lower Urinary Tract Dysfunction</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>Chronic Pelvic Pain in Women: Practical Guideline on Diagnostic and Treatment</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>ESWL for Ureteric Stones: Art of Achieving 100% Stone Free Rate</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>Surgical Antibiotic Prophylaxis: Types and Timing</t>
   </si>
   <si>
-    <t>1558</t>
-[...8 lines deleted...]
-    <t>SIU Lecture: Role of MISTs in Male LUTS Surgical Management (Will TUR-P/ Laser Prostatectomy be Replaced?)</t>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>Female Incontinence: What to Do When Synthetic Mid-Urethral Sling Fail</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Infectious Complications after Endourological Procedures</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>Management of Bulbar Urethral Necrosis: Flap Vs Graft</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>Renal Preservation in UTUC</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>PSMA PET Scan in Diagnosing Early Advanced Localized Prostate Cancer Especially Comparing Various Radioactive Tracers</t>
   </si>
   <si>
-    <t>1482</t>
-[...4 lines deleted...]
-  <si>
     <t>1501</t>
   </si>
   <si>
     <t>Best Laser for UTUC</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>The Evolutionary Role of Varicocelectomy in Andrology</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Laser Lithotripsy in RIRS: Choosing the Right Settings for Better Outcomes</t>
   </si>
   <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>Complex Renal Stone: PCNL or RIRS or Combination</t>
+  </si>
+  <si>
+    <t>1568</t>
+  </si>
+  <si>
+    <t>The Potential Role of Urinary Microbiome in Benign Prostate Hyperplasia/Lower Urinary Tract</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>Vesico-Vaginal Fistula: General Concept and Patient Preparation</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>AUS in Women</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>Age Related Impairment of Serum Testosterone Level after Prostate Surgery</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>Post Priapism Penile Prosthesis: What and When</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Focal Therapy: Ready for Prime Time</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>Suction in Renal Stone Treatment: DISS, FANS or Combined Procedure &amp;amp; Need of Future Endourology</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>Surgical Treatments for Recurrent SUI/POP</t>
+  </si>
+  <si>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>AAU Lecture: Robotic Flexible Ureterorenoscopy - Gimmick or a True Helper? What’s It Cost Performance Value</t>
+  </si>
+  <si>
     <t>1566</t>
   </si>
   <si>
     <t>Active Surveillance for Early Prostate Cancer</t>
   </si>
   <si>
-    <t>5</t>
-[...52 lines deleted...]
-  <si>
     <t>1575</t>
   </si>
   <si>
     <t>Recommendations in Laser Use for the Treatment of Upper Tract Urothelial Carcinoma</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>Endoscopic Combined Intra Renal Surgery: New Frontiers</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Surgical Treatment in Cystocele</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>Impact of Ureteral Access Sheath on Kidney Stones before and after FANS</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>Surgery Using Foreign Bodies</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>Questionnaires Provide Rapid Diagnosis of uUTI</t>
   </si>
   <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>Ureteral Stent and Selection</t>
+  </si>
+  <si>
     <t>1538</t>
   </si>
   <si>
     <t>Sealing the Gap: Robotic Solutions for Vesico Vaginal Fistula</t>
   </si>
   <si>
-    <t>1557</t>
-[...2 lines deleted...]
-    <t>Complex Renal Stone: PCNL or RIRS or Combination</t>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>Guideline for Urolithiasis in Children</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>Phosphodiesterase Type 5 Inhibitors (PDE5Is) and Their Role in Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>Female Bladder Outlet Obstruction ＆ Urinary Retention: Considerations beyond POP</t>
+  </si>
+  <si>
+    <t>1572</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Nomograms and Their Application in Asian Men</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>Recent Advances in Fertility Preservation for Young Male Cancer Survivors</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>Overview of UTUC: from Diagnosis to Treatment to Surveillance</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>Overview and Recent Advancement of Renal Xenotransplantation</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>Renal Transplantation</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>The Power of Magneto and Vapour Tunnel in Holep</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>Suction PCNL vs Suction RIRS? Do We Have a Winner</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>Optimizing Pre-operative Patient Factors to Reduce Post-Surgical Complications</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>New Artificial Urinary Sphinter</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>Proximal Hypospadias: One Stage or Two Stage Repair？ Or How I Do It</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>Distal Hypospadias: To Do or Not to Do Surgery</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>Post RNU Adjuvant Treatment in UTUC- Recent Update</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>BCG Refractory Cancer: Current Status of Intravesical Treatment</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>Multidisciplinary: Metastatic Disease</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>MIS in the Management of Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>How to Deal with High-Risk NMIBC with BCG-Refractory Status</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>The Era of ECIRS: Prone Still Matters</t>
   </si>
   <si>
-    <t>4</t>
-[...83 lines deleted...]
-    <t>Surgical Treatments for Recurrent SUI/POP</t>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>Robotic Partial Nephrectomy: Making Things Easier</t>
+  </si>
+  <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>Endoscopic Examination</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>Role of Laparoscopic on Prolapse Management</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>Single-Use Cysto-Nephro Scope in ECIRS/ PCNL</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>Intra Renal Pressure Defines Outcomes: Current Evidence</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>Trans-Abdominal Repair for VV Fistula</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>Transvaginal Ultrasound-Guided Botulinum Toxin A External Sphincter Injection and Transurethral Incision of the Bladder Neck in </t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>Surgical Reconstruction of Urethra Stricture</t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>FANs in Endourology: Finding the Best Combination with Lasers and Scopes for Optimal Outcomes</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>SFR Assessment: Timing and Modalities</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>PSA Kinetics Following PADT in mHSPC. Is It a Real-World Tool for Predicting Oncologic Outcome?</t>
   </si>
   <si>
-    <t>1588</t>
-[...70 lines deleted...]
-  <si>
     <t>1574</t>
   </si>
   <si>
     <t>Updates on Molecular Classification and Diagnostics of Upper Urinary Tract Urothelial Carcinoma</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>1585</t>
-[...4 lines deleted...]
-  <si>
     <t>1587</t>
   </si>
   <si>
     <t>RCC and IVC Thrombectomy</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Robotic Kidney Transplantation: The Way to Go</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>Transurethral En Bloc Resection of Bladder Tumor: Where Are We Now</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>Robotic Surgery in Benign Urologic Disease</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>Clinical Outcomes of Contact Laser Vaporization of the Prostate(CVP): Insights from Pressure Flow Studies</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>Trans-Vaginal Repair for VV Fistula</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>Update on the Apa Neoadjuvant Trial</t>
   </si>
   <si>
-    <t>1560</t>
-[...4 lines deleted...]
-  <si>
     <t>1526</t>
   </si>
   <si>
     <t>Radical Prostatectomy without Biopsy: Are We There</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>How to Use Intrarenal Pressure Monitoring to Identify Risky Steps during RIRS Surgery, and the Function of FANS</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>The Strategy to Initiate PSMA-Based Therapies for Advanced Prostate Cancer</t>
   </si>
   <si>
-    <t>1552</t>
-[...4 lines deleted...]
-  <si>
     <t>1556</t>
   </si>
   <si>
     <t>Total Solution of Maintenance of Urinary and Sex Function during Robotic Radical Prostatectomy</t>
   </si>
   <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>Practice Changing Papers in Prostate Cancer 2025</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>Robotic IVC Thrombectomy: Expanding the Role of Robotics in Vascular Involvement</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>Two Stages versus Single Stage Repair of Obliterative Long Anterior Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>Integrated Chip Provide Rapid Identification of Uropathogen</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>Role of Urodynamic in Female Patients</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>Robot-Assisted Laparoscopic Partial Cystectomy and Bladder Repair for Urachal Cyst, Suspected of Urachal Tumor</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>Aquablation Revolutionizing BPH Treatment: A New Era of Minimally Invasive Therapy-Tungs&amp;#039; Taichung Metroharbor Hospital Experien</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>Robotic Radical Prostatectomy: Trying to Fit the Right Surgery to the Right Patient</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>Quality of Life Issues with Androgen Blockade in Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>Retroperitoneal vs. Transperitoneal Robot Assisted Partial Nephrectomy for RCC</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>Non-Invasive Immune Monitoring</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>Kidney Donation Issues between Disparities, Culture and Laws in Asia</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>Predictive Intelligence in Motion: Enabling Surgical Automation in Urologic Robotics</t>
+  </si>
+  <si>
     <t>1565</t>
   </si>
   <si>
     <t>BJUI Lecture: The ProtecT Trial and Its Impact in 2025</t>
   </si>
   <si>
-    <t>1571</t>
-[...76 lines deleted...]
-  <si>
     <t>1522</t>
   </si>
   <si>
     <t>AUA Lecture: 2025 Update of AUA and EAU NMIBC Guidelines</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>Beyond the Chips: Enbloc Enucleation in NMIBC - Enhancing Diagnostic and Oncological Precision</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>Treatment Option for Post Neoadjuvant Chemotherapy T0- Muscle Invasive Bladder Cancer</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Current Evidence Supporting Adjuvant and Neo-Adjuvant Treatment</t>
-  </si>
-[...10 lines deleted...]
-    <t>Predictive Intelligence in Motion: Enabling Surgical Automation in Urologic Robotics</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1095,74 +1095,74 @@
       </c>
       <c r="F9" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="1" t="s">
@@ -1233,2305 +1233,2305 @@
       </c>
       <c r="F15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="B17" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="B17" s="0" t="s">
+      <c r="C17" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>57</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="s">
         <v>60</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>63</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B20" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="B20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C20" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="B21" s="0" t="s">
+      <c r="C21" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="1" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>72</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>81</v>
+        <v>68</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
-      <c r="B28" s="0" t="s">
+      <c r="C28" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>83</v>
-      </c>
-[...10 lines deleted...]
-        <v>81</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="s">
         <v>84</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>85</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>87</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>93</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="s">
         <v>94</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>96</v>
+        <v>83</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>97</v>
       </c>
-      <c r="B35" s="0" t="s">
+      <c r="C35" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>98</v>
-      </c>
-[...10 lines deleted...]
-        <v>96</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>36</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E40" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>109</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>111</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>113</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>115</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>119</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>121</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>123</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>125</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>131</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="B53" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="B53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="B54" s="0" t="s">
         <v>135</v>
       </c>
-      <c r="B54" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="B55" s="0" t="s">
         <v>137</v>
       </c>
-      <c r="B55" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="B56" s="0" t="s">
         <v>139</v>
       </c>
-      <c r="B56" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>132</v>
+        <v>98</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B57" s="0" t="s">
         <v>141</v>
       </c>
-      <c r="B57" s="0" t="s">
+      <c r="C57" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F57" s="1" t="s">
         <v>142</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>144</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>146</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="B81" s="0" t="s">
         <v>190</v>
       </c>
-      <c r="B81" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="B82" s="0" t="s">
         <v>192</v>
       </c>
-      <c r="B82" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="B83" s="0" t="s">
         <v>194</v>
       </c>
-      <c r="B83" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="B84" s="0" t="s">
         <v>196</v>
       </c>
-      <c r="B84" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="B85" s="0" t="s">
         <v>198</v>
       </c>
-      <c r="B85" s="0" t="s">
+      <c r="C85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F85" s="1" t="s">
         <v>199</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
         <v>200</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>201</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>248</v>
+        <v>199</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="B110" s="0" t="s">
         <v>249</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C110" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>248</v>
+        <v>199</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="B111" s="0" t="s">
         <v>251</v>
       </c>
-      <c r="B111" s="0" t="s">
+      <c r="C111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="1" t="s">
         <v>252</v>
-      </c>
-[...10 lines deleted...]
-        <v>248</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>