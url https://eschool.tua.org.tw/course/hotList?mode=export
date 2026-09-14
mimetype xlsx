--- v5 (2026-07-26)
+++ v6 (2026-09-14)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="熱門課程" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="805" uniqueCount="262">
   <si>
     <t>編號</t>
   </si>
   <si>
     <t>課程名稱</t>
   </si>
   <si>
     <t>形式</t>
   </si>
   <si>
     <t>類別</t>
   </si>
   <si>
     <t>時數</t>
   </si>
   <si>
     <t>人數</t>
   </si>
   <si>
     <t>開課日期</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
@@ -100,738 +100,747 @@
   <si>
     <t>上傳影片 + 格式說明</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>如何製作意見調查或案例挑戰Case Challenge</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>常見性傳染症診斷、治療與預防 （四）【贅生物型性傳染症】</t>
   </si>
   <si>
     <t>研討會</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>2026-04-19</t>
+  </si>
+  <si>
+    <t>1591</t>
+  </si>
+  <si>
+    <t>從風險評估到用藥追蹤：PrEP 與 PEP 的臨床諮詢與衛教實務</t>
+  </si>
+  <si>
+    <t>0.7</t>
+  </si>
+  <si>
     <t>21</t>
   </si>
   <si>
-    <t>2026-04-19</t>
-[...1 lines deleted...]
-  <si>
     <t>1592</t>
   </si>
   <si>
     <t>常見性傳染症診斷、治療與預防 （一）【全身型性傳染症】</t>
   </si>
   <si>
+    <t>1590</t>
+  </si>
+  <si>
+    <t>台灣性傳染症防治現況</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>1594</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （三）【潰瘍型性傳染症】</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>1593</t>
+  </si>
+  <si>
+    <t>常見性傳染症診斷、治療與預防 （二）【分泌型性傳染症】</t>
+  </si>
+  <si>
     <t>18</t>
   </si>
   <si>
-    <t>1591</t>
-[...34 lines deleted...]
-  <si>
     <t>1570</t>
   </si>
   <si>
     <t>Platelet-Rich Plasma (PRP) Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
   </si>
   <si>
     <t>年會</t>
   </si>
   <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>2025-08-14</t>
+  </si>
+  <si>
+    <t>1569</t>
+  </si>
+  <si>
+    <t>Low-Intensity Shockwave Therapy: Current Evidence and Applications in Erectile Dysfunction</t>
+  </si>
+  <si>
+    <t>1485</t>
+  </si>
+  <si>
+    <t>Prostate Biopsy</t>
+  </si>
+  <si>
+    <t>1523</t>
+  </si>
+  <si>
+    <t>What&amp;#039;s New in Adolescent Varicocele</t>
+  </si>
+  <si>
+    <t>1550</t>
+  </si>
+  <si>
+    <t>UTI &amp;amp; Hydronephrosis: What&amp;#039;s New and Asian Guideline Update</t>
+  </si>
+  <si>
     <t>9</t>
   </si>
   <si>
-    <t>2025-08-14</t>
-[...23 lines deleted...]
-    <t>UTI &amp;amp; Hydronephrosis: What&amp;#039;s New and Asian Guideline Update</t>
+    <t>1558</t>
+  </si>
+  <si>
+    <t>Testosterone Therapy: Implications for Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>1580</t>
+  </si>
+  <si>
+    <t>Sexual Function Preservation in MIS for BPH</t>
+  </si>
+  <si>
+    <t>1589</t>
+  </si>
+  <si>
+    <t>ACU Lecture: Videourodynamic Study for Precision Diagnosis and Management of Lower Urinary Tract Dysfunction</t>
+  </si>
+  <si>
+    <t>1482</t>
+  </si>
+  <si>
+    <t>Female Incontinence: What to Do When Synthetic Mid-Urethral Sling Fail</t>
+  </si>
+  <si>
+    <t>1573</t>
+  </si>
+  <si>
+    <t>SIU Lecture: Role of MISTs in Male LUTS Surgical Management (Will TUR-P/ Laser Prostatectomy be Replaced?)</t>
+  </si>
+  <si>
+    <t>1546</t>
+  </si>
+  <si>
+    <t>Chronic Pelvic Pain Syndrome (CPPS): New Insights and Therapeutic Approaches</t>
+  </si>
+  <si>
+    <t>1489</t>
+  </si>
+  <si>
+    <t>Chronic Pelvic Pain in Women: Practical Guideline on Diagnostic and Treatment</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>1558</t>
-[...20 lines deleted...]
-    <t>Sexual Function Preservation in MIS for BPH</t>
+    <t>1495</t>
+  </si>
+  <si>
+    <t>ESWL for Ureteric Stones: Art of Achieving 100% Stone Free Rate</t>
+  </si>
+  <si>
+    <t>1502</t>
+  </si>
+  <si>
+    <t>Surgical Antibiotic Prophylaxis: Types and Timing</t>
+  </si>
+  <si>
+    <t>1563</t>
+  </si>
+  <si>
+    <t>Infectious Complications after Endourological Procedures</t>
+  </si>
+  <si>
+    <t>1566</t>
+  </si>
+  <si>
+    <t>Active Surveillance for Early Prostate Cancer</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>1589</t>
-[...34 lines deleted...]
-  <si>
     <t>1583</t>
   </si>
   <si>
     <t>Management of Bulbar Urethral Necrosis: Flap Vs Graft</t>
   </si>
   <si>
+    <t>1479</t>
+  </si>
+  <si>
+    <t>Endoscopic Combined Intra Renal Surgery: New Frontiers</t>
+  </si>
+  <si>
+    <t>1486</t>
+  </si>
+  <si>
+    <t>Vesico-Vaginal Fistula: General Concept and Patient Preparation</t>
+  </si>
+  <si>
+    <t>1557</t>
+  </si>
+  <si>
+    <t>Complex Renal Stone: PCNL or RIRS or Combination</t>
+  </si>
+  <si>
+    <t>1579</t>
+  </si>
+  <si>
+    <t>Renal Preservation in UTUC</t>
+  </si>
+  <si>
+    <t>1584</t>
+  </si>
+  <si>
+    <t>PSMA PET Scan in Diagnosing Early Advanced Localized Prostate Cancer Especially Comparing Various Radioactive Tracers</t>
+  </si>
+  <si>
+    <t>1501</t>
+  </si>
+  <si>
+    <t>Best Laser for UTUC</t>
+  </si>
+  <si>
+    <t>1505</t>
+  </si>
+  <si>
+    <t>The Evolutionary Role of Varicocelectomy in Andrology</t>
+  </si>
+  <si>
+    <t>1521</t>
+  </si>
+  <si>
+    <t>Ureteral Stent and Selection</t>
+  </si>
+  <si>
+    <t>1540</t>
+  </si>
+  <si>
+    <t>Laser Lithotripsy in RIRS: Choosing the Right Settings for Better Outcomes</t>
+  </si>
+  <si>
+    <t>1554</t>
+  </si>
+  <si>
+    <t>Surgical Treatments for Recurrent SUI/POP</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
-    <t>1579</t>
-[...32 lines deleted...]
-    <t>Complex Renal Stone: PCNL or RIRS or Combination</t>
+    <t>1562</t>
+  </si>
+  <si>
+    <t>AAU Lecture: Robotic Flexible Ureterorenoscopy - Gimmick or a True Helper? What’s It Cost Performance Value</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>The Potential Role of Urinary Microbiome in Benign Prostate Hyperplasia/Lower Urinary Tract</t>
   </si>
   <si>
+    <t>1481</t>
+  </si>
+  <si>
+    <t>Endoscopic Examination</t>
+  </si>
+  <si>
+    <t>1491</t>
+  </si>
+  <si>
+    <t>AUS in Women</t>
+  </si>
+  <si>
+    <t>1510</t>
+  </si>
+  <si>
+    <t>Age Related Impairment of Serum Testosterone Level after Prostate Surgery</t>
+  </si>
+  <si>
+    <t>1539</t>
+  </si>
+  <si>
+    <t>Post Priapism Penile Prosthesis: What and When</t>
+  </si>
+  <si>
+    <t>1541</t>
+  </si>
+  <si>
+    <t>Prostate Cancer Focal Therapy: Ready for Prime Time</t>
+  </si>
+  <si>
+    <t>1543</t>
+  </si>
+  <si>
+    <t>Suction in Renal Stone Treatment: DISS, FANS or Combined Procedure &amp;amp; Need of Future Endourology</t>
+  </si>
+  <si>
+    <t>1551</t>
+  </si>
+  <si>
+    <t>Phosphodiesterase Type 5 Inhibitors (PDE5Is) and Their Role in Cardiovascular Health</t>
+  </si>
+  <si>
+    <t>1555</t>
+  </si>
+  <si>
+    <t>Female Bladder Outlet Obstruction ＆ Urinary Retention: Considerations beyond POP</t>
+  </si>
+  <si>
+    <t>1575</t>
+  </si>
+  <si>
+    <t>Recommendations in Laser Use for the Treatment of Upper Tract Urothelial Carcinoma</t>
+  </si>
+  <si>
+    <t>1588</t>
+  </si>
+  <si>
+    <t>Robotic Partial Nephrectomy: Making Things Easier</t>
+  </si>
+  <si>
+    <t>1487</t>
+  </si>
+  <si>
+    <t>1488</t>
+  </si>
+  <si>
+    <t>Surgical Treatment in Cystocele</t>
+  </si>
+  <si>
+    <t>1494</t>
+  </si>
+  <si>
+    <t>Impact of Ureteral Access Sheath on Kidney Stones before and after FANS</t>
+  </si>
+  <si>
+    <t>1503</t>
+  </si>
+  <si>
+    <t>Surgery Using Foreign Bodies</t>
+  </si>
+  <si>
+    <t>1517</t>
+  </si>
+  <si>
+    <t>Questionnaires Provide Rapid Diagnosis of uUTI</t>
+  </si>
+  <si>
+    <t>1527</t>
+  </si>
+  <si>
+    <t>Surgical Reconstruction of Urethra Stricture</t>
+  </si>
+  <si>
+    <t>1538</t>
+  </si>
+  <si>
+    <t>Sealing the Gap: Robotic Solutions for Vesico Vaginal Fistula</t>
+  </si>
+  <si>
+    <t>1559</t>
+  </si>
+  <si>
+    <t>Guideline for Urolithiasis in Children</t>
+  </si>
+  <si>
+    <t>1552</t>
+  </si>
+  <si>
+    <t>How to Deal with High-Risk NMIBC with BCG-Refractory Status</t>
+  </si>
+  <si>
     <t>5</t>
   </si>
   <si>
-    <t>1487</t>
-[...119 lines deleted...]
-    <t>Female Bladder Outlet Obstruction ＆ Urinary Retention: Considerations beyond POP</t>
+    <t>1564</t>
+  </si>
+  <si>
+    <t>The Era of ECIRS: Prone Still Matters</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>Prostate Cancer Nomograms and Their Application in Asian Men</t>
   </si>
   <si>
+    <t>1576</t>
+  </si>
+  <si>
+    <t>Recent Advances in Fertility Preservation for Young Male Cancer Survivors</t>
+  </si>
+  <si>
+    <t>1578</t>
+  </si>
+  <si>
+    <t>Overview of UTUC: from Diagnosis to Treatment to Surveillance</t>
+  </si>
+  <si>
+    <t>1585</t>
+  </si>
+  <si>
+    <t>Overview and Recent Advancement of Renal Xenotransplantation</t>
+  </si>
+  <si>
+    <t>1484</t>
+  </si>
+  <si>
+    <t>Renal Transplantation</t>
+  </si>
+  <si>
+    <t>1497</t>
+  </si>
+  <si>
+    <t>The Power of Magneto and Vapour Tunnel in Holep</t>
+  </si>
+  <si>
+    <t>1500</t>
+  </si>
+  <si>
+    <t>Suction PCNL vs Suction RIRS? Do We Have a Winner</t>
+  </si>
+  <si>
+    <t>1506</t>
+  </si>
+  <si>
+    <t>Optimizing Pre-operative Patient Factors to Reduce Post-Surgical Complications</t>
+  </si>
+  <si>
+    <t>1516</t>
+  </si>
+  <si>
+    <t>New Artificial Urinary Sphinter</t>
+  </si>
+  <si>
+    <t>1560</t>
+  </si>
+  <si>
+    <t>Proximal Hypospadias: One Stage or Two Stage Repair？ Or How I Do It</t>
+  </si>
+  <si>
+    <t>1529</t>
+  </si>
+  <si>
+    <t>Distal Hypospadias: To Do or Not to Do Surgery</t>
+  </si>
+  <si>
+    <t>1531</t>
+  </si>
+  <si>
+    <t>Post RNU Adjuvant Treatment in UTUC- Recent Update</t>
+  </si>
+  <si>
+    <t>1533</t>
+  </si>
+  <si>
+    <t>BCG Refractory Cancer: Current Status of Intravesical Treatment</t>
+  </si>
+  <si>
+    <t>1535</t>
+  </si>
+  <si>
+    <t>Multidisciplinary: Metastatic Disease</t>
+  </si>
+  <si>
+    <t>1537</t>
+  </si>
+  <si>
+    <t>MIS in the Management of Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1545</t>
+  </si>
+  <si>
+    <t>How to Use Intrarenal Pressure Monitoring to Identify Risky Steps during RIRS Surgery, and the Function of FANS</t>
+  </si>
+  <si>
+    <t>1567</t>
+  </si>
+  <si>
+    <t>PSA Kinetics Following PADT in mHSPC. Is It a Real-World Tool for Predicting Oncologic Outcome?</t>
+  </si>
+  <si>
+    <t>1490</t>
+  </si>
+  <si>
+    <t>Role of Laparoscopic on Prolapse Management</t>
+  </si>
+  <si>
+    <t>1496</t>
+  </si>
+  <si>
+    <t>Single-Use Cysto-Nephro Scope in ECIRS/ PCNL</t>
+  </si>
+  <si>
+    <t>1498</t>
+  </si>
+  <si>
+    <t>Intra Renal Pressure Defines Outcomes: Current Evidence</t>
+  </si>
+  <si>
+    <t>1507</t>
+  </si>
+  <si>
+    <t>Trans-Abdominal Repair for VV Fistula</t>
+  </si>
+  <si>
+    <t>1511</t>
+  </si>
+  <si>
+    <t>Transvaginal Ultrasound-Guided Botulinum Toxin A External Sphincter Injection and Transurethral Incision of the Bladder Neck in </t>
+  </si>
+  <si>
+    <t>1536</t>
+  </si>
+  <si>
+    <t>FANs in Endourology: Finding the Best Combination with Lasers and Scopes for Optimal Outcomes</t>
+  </si>
+  <si>
+    <t>1544</t>
+  </si>
+  <si>
+    <t>SFR Assessment: Timing and Modalities</t>
+  </si>
+  <si>
+    <t>1574</t>
+  </si>
+  <si>
+    <t>Updates on Molecular Classification and Diagnostics of Upper Urinary Tract Urothelial Carcinoma</t>
+  </si>
+  <si>
     <t>4</t>
   </si>
   <si>
-    <t>1576</t>
-[...164 lines deleted...]
-    <t>Updates on Molecular Classification and Diagnostics of Upper Urinary Tract Urothelial Carcinoma</t>
+    <t>1587</t>
+  </si>
+  <si>
+    <t>RCC and IVC Thrombectomy</t>
+  </si>
+  <si>
+    <t>1493</t>
+  </si>
+  <si>
+    <t>Transurethral En Bloc Resection of Bladder Tumor: Where Are We Now</t>
+  </si>
+  <si>
+    <t>1504</t>
+  </si>
+  <si>
+    <t>Robotic Surgery in Benign Urologic Disease</t>
+  </si>
+  <si>
+    <t>1508</t>
+  </si>
+  <si>
+    <t>Clinical Outcomes of Contact Laser Vaporization of the Prostate(CVP): Insights from Pressure Flow Studies</t>
+  </si>
+  <si>
+    <t>1512</t>
+  </si>
+  <si>
+    <t>Trans-Vaginal Repair for VV Fistula</t>
+  </si>
+  <si>
+    <t>1514</t>
+  </si>
+  <si>
+    <t>Update on the Apa Neoadjuvant Trial</t>
+  </si>
+  <si>
+    <t>1526</t>
+  </si>
+  <si>
+    <t>Radical Prostatectomy without Biopsy: Are We There</t>
+  </si>
+  <si>
+    <t>1547</t>
+  </si>
+  <si>
+    <t>The Strategy to Initiate PSMA-Based Therapies for Advanced Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1549</t>
+  </si>
+  <si>
+    <t>Non-Invasive Immune Monitoring</t>
+  </si>
+  <si>
+    <t>1553</t>
+  </si>
+  <si>
+    <t>Kidney Donation Issues between Disparities, Culture and Laws in Asia</t>
+  </si>
+  <si>
+    <t>1561</t>
+  </si>
+  <si>
+    <t>Predictive Intelligence in Motion: Enabling Surgical Automation in Urologic Robotics</t>
+  </si>
+  <si>
+    <t>1565</t>
+  </si>
+  <si>
+    <t>BJUI Lecture: The ProtecT Trial and Its Impact in 2025</t>
+  </si>
+  <si>
+    <t>1571</t>
+  </si>
+  <si>
+    <t>Practice Changing Papers in Prostate Cancer 2025</t>
+  </si>
+  <si>
+    <t>1577</t>
+  </si>
+  <si>
+    <t>Robotic IVC Thrombectomy: Expanding the Role of Robotics in Vascular Involvement</t>
+  </si>
+  <si>
+    <t>1582</t>
+  </si>
+  <si>
+    <t>Two Stages versus Single Stage Repair of Obliterative Long Anterior Urethral Stricture</t>
+  </si>
+  <si>
+    <t>1586</t>
+  </si>
+  <si>
+    <t>Integrated Chip Provide Rapid Identification of Uropathogen</t>
+  </si>
+  <si>
+    <t>1548</t>
+  </si>
+  <si>
+    <t>Robotic Kidney Transplantation: The Way to Go</t>
+  </si>
+  <si>
+    <t>1492</t>
+  </si>
+  <si>
+    <t>Role of Urodynamic in Female Patients</t>
+  </si>
+  <si>
+    <t>1509</t>
+  </si>
+  <si>
+    <t>Robot-Assisted Laparoscopic Partial Cystectomy and Bladder Repair for Urachal Cyst, Suspected of Urachal Tumor</t>
+  </si>
+  <si>
+    <t>1513</t>
+  </si>
+  <si>
+    <t>Aquablation Revolutionizing BPH Treatment: A New Era of Minimally Invasive Therapy-Tungs&amp;#039; Taichung Metroharbor Hospital Experien</t>
+  </si>
+  <si>
+    <t>1515</t>
+  </si>
+  <si>
+    <t>Robotic Radical Prostatectomy: Trying to Fit the Right Surgery to the Right Patient</t>
+  </si>
+  <si>
+    <t>1525</t>
+  </si>
+  <si>
+    <t>Quality of Life Issues with Androgen Blockade in Prostate Cancer</t>
+  </si>
+  <si>
+    <t>1530</t>
+  </si>
+  <si>
+    <t>Retroperitoneal vs. Transperitoneal Robot Assisted Partial Nephrectomy for RCC</t>
+  </si>
+  <si>
+    <t>1556</t>
+  </si>
+  <si>
+    <t>Total Solution of Maintenance of Urinary and Sex Function during Robotic Radical Prostatectomy</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>1587</t>
-[...148 lines deleted...]
-  <si>
     <t>1522</t>
   </si>
   <si>
     <t>AUA Lecture: 2025 Update of AUA and EAU NMIBC Guidelines</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>1524</t>
   </si>
   <si>
     <t>Beyond the Chips: Enbloc Enucleation in NMIBC - Enhancing Diagnostic and Oncological Precision</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>Treatment Option for Post Neoadjuvant Chemotherapy T0- Muscle Invasive Bladder Cancer</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>Current Evidence Supporting Adjuvant and Neo-Adjuvant Treatment</t>
+  </si>
+  <si>
+    <t>1483</t>
+  </si>
+  <si>
+    <t>Surgery for Urolithiasis</t>
+  </si>
+  <si>
+    <t>2026-08-14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts x14ac:knownFonts="1" count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -854,51 +863,51 @@
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" builtinId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultPivotStyle="PivotStyleMedium9" defaultTableStyle="TableStyleMedium2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:G114"/>
+  <dimension ref="A1:G115"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col max="1" min="1" width="10" customWidth="1"/>
     <col max="2" min="2" width="60" customWidth="1"/>
     <col max="3" min="3" width="10" customWidth="1"/>
     <col max="4" min="4" width="15" customWidth="1"/>
     <col max="5" min="5" width="10" customWidth="1"/>
     <col max="6" min="6" width="10" customWidth="1"/>
     <col max="7" min="7" width="15" customWidth="1"/>
     <col max="1025" min="8" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
@@ -1046,123 +1055,123 @@
       </c>
       <c r="E7" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>29</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="B10" s="0" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>27</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>28</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G12" s="1" t="s">
@@ -1348,189 +1357,189 @@
       </c>
       <c r="F20" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B22" s="0" t="s">
         <v>69</v>
       </c>
-      <c r="B22" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C22" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="B23" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="B23" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>68</v>
+        <v>59</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="B24" s="0" t="s">
+      <c r="C24" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E24" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
         <v>74</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="s">
         <v>81</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G28" s="1" t="s">
@@ -1575,51 +1584,51 @@
       </c>
       <c r="E30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="s">
         <v>90</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>91</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F32" s="1" t="s">
@@ -1670,1869 +1679,1892 @@
       </c>
       <c r="F34" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>97</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B36" s="0" t="s">
         <v>99</v>
       </c>
-      <c r="B36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>103</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>105</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F40" s="1" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D45" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E45" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>131</v>
+        <v>67</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>135</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>137</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>98</v>
+        <v>106</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>141</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="B58" s="0" t="s">
         <v>143</v>
       </c>
-      <c r="B58" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="B59" s="0" t="s">
         <v>145</v>
       </c>
-      <c r="B59" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E59" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>142</v>
+        <v>106</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B60" s="0" t="s">
         <v>147</v>
       </c>
-      <c r="B60" s="0" t="s">
+      <c r="C60" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D60" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E60" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F60" s="1" t="s">
         <v>148</v>
-      </c>
-[...10 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>150</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>152</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="s">
         <v>155</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>156</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>158</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="s">
         <v>161</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>162</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="s">
         <v>163</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>164</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>168</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>170</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E72" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>174</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E73" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="s">
         <v>175</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>176</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="s">
         <v>177</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="s">
         <v>179</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>180</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="s">
         <v>181</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>182</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>184</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="s">
         <v>185</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>186</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="s">
         <v>189</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>190</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="s">
         <v>191</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>192</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="s">
         <v>193</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>196</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="s">
         <v>197</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>198</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>199</v>
+        <v>148</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B86" s="0" t="s">
         <v>200</v>
       </c>
-      <c r="B86" s="0" t="s">
+      <c r="C86" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D86" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E86" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F86" s="1" t="s">
         <v>201</v>
-      </c>
-[...10 lines deleted...]
-        <v>199</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="s">
         <v>202</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>203</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="s">
         <v>204</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="s">
         <v>206</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>207</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>209</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="s">
         <v>210</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>211</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="s">
         <v>212</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>213</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="s">
         <v>216</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>217</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="s">
         <v>218</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>219</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="s">
         <v>220</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>221</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="s">
         <v>222</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="s">
         <v>224</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>225</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="s">
         <v>226</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="s">
         <v>228</v>
       </c>
       <c r="B100" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="s">
         <v>230</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>231</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="s">
         <v>232</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="s">
         <v>234</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>237</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="s">
         <v>238</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>239</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="s">
         <v>240</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>243</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="s">
         <v>244</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>245</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="s">
         <v>246</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="s">
         <v>248</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>249</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>199</v>
+        <v>250</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D111" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E111" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F111" s="1" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="s">
         <v>253</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="s">
         <v>255</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="s">
         <v>257</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>258</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>11</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>50</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
+      <c r="A115" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="C115" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="D115" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="E115" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F115" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>FormosaSoft</dc:creator>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>